--- v0 (2026-07-30)
+++ v1 (2026-07-30)
@@ -1908,93 +1908,93 @@
         <v>6.0</v>
       </c>
       <c r="K32" s="3">
         <v>0.0</v>
       </c>
       <c r="L32" s="3">
         <v>14.6</v>
       </c>
       <c r="M32" s="4" t="s">
         <v>15</v>
       </c>
       <c r="N32" s="4" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="33" spans="1:14">
       <c r="A33">
         <v>29</v>
       </c>
       <c r="B33" t="s">
         <v>43</v>
       </c>
       <c r="C33" s="3">
         <v>83</v>
       </c>
-      <c r="D33" s="4" t="s">
-[...24 lines deleted...]
-        <v>15</v>
+      <c r="D33" s="3">
+        <v>22.8</v>
+      </c>
+      <c r="E33" s="3">
+        <v>21.6</v>
+      </c>
+      <c r="F33" s="3">
+        <v>22.2</v>
+      </c>
+      <c r="G33" s="3">
+        <v>34.0</v>
+      </c>
+      <c r="H33" s="3">
+        <v>32.0</v>
+      </c>
+      <c r="I33" s="3">
+        <v>33.0</v>
+      </c>
+      <c r="J33" s="3">
+        <v>11.0</v>
+      </c>
+      <c r="K33" s="3">
+        <v>0.0</v>
+      </c>
+      <c r="L33" s="3">
+        <v>11.9</v>
       </c>
       <c r="M33" s="4" t="s">
         <v>15</v>
       </c>
       <c r="N33" s="4" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="34" spans="1:14">
       <c r="A34">
         <v>30</v>
       </c>
       <c r="B34" t="s">
         <v>44</v>
       </c>
-      <c r="C34" s="4" t="s">
-        <v>15</v>
+      <c r="C34" s="3">
+        <v>76</v>
       </c>
       <c r="D34" s="4" t="s">
         <v>15</v>
       </c>
       <c r="E34" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F34" s="4" t="s">
         <v>15</v>
       </c>
       <c r="G34" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H34" s="4" t="s">
         <v>15</v>
       </c>
       <c r="I34" s="4" t="s">
         <v>15</v>
       </c>
       <c r="J34" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K34" s="4" t="s">
         <v>15</v>
       </c>